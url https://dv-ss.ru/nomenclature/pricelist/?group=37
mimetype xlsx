--- v0 (2026-07-28)
+++ v1 (2026-09-16)
@@ -558,90 +558,90 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2578/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2026/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2021/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2028/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4266/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2027/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3006/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2020/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2579/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6578/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4611/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8823/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5871/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9154/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9019/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4606/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5369/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7818/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7819/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7820/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7821/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3390/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9297/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8824/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/32/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9131/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5349/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/33/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/935/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9132/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/30/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9133/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1089/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8925/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1027/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/34/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9134/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/31/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9186/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5991/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5937/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2144/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/952/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8304/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8305/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4181/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9480/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4608/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9300/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3202/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4607/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7825/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7824/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7823/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7822/" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2967/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9301/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4613/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8893/" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5872/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/27/" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/26/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/29/" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/28/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7281/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/288/" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2598/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2617/" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8052/" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8002/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8053/" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8539/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8001/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8540/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8231/" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1252/" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3337/" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2708/" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1398/" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2707/" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7004/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2560/" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2561/" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2563/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2562/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1200/" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1394/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1323/" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1216/" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2881/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1249/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9296/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9295/" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9298/" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9299/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4609/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4612/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9673/" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5873/" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5/" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5665/" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2581/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2582/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2024/" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId105" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2578/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2026/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2021/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2028/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4266/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2027/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3006/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2020/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2579/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/6578/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4611/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8823/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5871/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9154/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9019/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4606/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5369/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7818/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7819/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7820/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7821/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3390/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9297/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8824/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/32/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9131/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5349/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/33/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/935/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9132/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/30/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9133/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1089/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8925/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1027/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/34/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9134/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/31/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9186/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5991/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5937/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9136/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2144/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/952/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8304/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8305/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4181/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9480/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4608/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9300/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3202/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4607/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7825/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7824/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7823/" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7822/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2967/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9301/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4613/" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8893/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5872/" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/27/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/26/" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/29/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/28/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7281/" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/288/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2598/" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2617/" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8052/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8002/" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8053/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8539/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8001/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8540/" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/8231/" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1252/" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/3337/" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2708/" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1398/" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2707/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/7004/" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2560/" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2561/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2563/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2562/" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1200/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1394/" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1323/" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1216/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2881/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/1249/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9296/" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9295/" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9298/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9299/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4609/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/4612/" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/9673/" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5873/" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5/" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/5665/" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2581/" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2582/" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1076;&#1074;&#1089;&#1089;.&#1088;&#1092;/nomenclature/2024/" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:D109"/>
+  <dimension ref="A1:D110"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="1" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A6" activeCellId="0" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="0" outlineLevelRow="0"/>
   <cols>
     <col width="121.44" customWidth="1" style="9" min="1" max="1"/>
     <col width="9.630000000000001" customWidth="1" style="9" min="2" max="2"/>
     <col width="20.01" customWidth="1" style="9" min="3" max="3"/>
     <col width="14.16" customWidth="1" style="9" min="4" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="113.45" customHeight="1" s="10">
       <c r="A1" s="11" t="n"/>
     </row>
     <row r="2" ht="12.8" customHeight="1" s="10">
       <c r="A2" s="12" t="n"/>
     </row>
     <row r="3" ht="37.95" customHeight="1" s="10">
       <c r="A3" s="13" t="inlineStr">
         <is>
           <t>Филиал: Владивосток
 Группа: Строительные пленки и мембраны</t>
         </is>
       </c>
       <c r="C3" s="14" t="n"/>
       <c r="D3" s="14" t="inlineStr">
         <is>
-          <t>28.07.2026</t>
+          <t>16.09.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="12.8" customHeight="1" s="10">
       <c r="A4" s="12" t="n"/>
     </row>
     <row r="5" ht="25.35" customHeight="1" s="10">
       <c r="A5" s="15" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
       <c r="B5" s="15" t="n"/>
       <c r="C5" s="16" t="inlineStr">
         <is>
           <t>Единица 
 Измерения</t>
         </is>
       </c>
       <c r="D5" s="15" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
@@ -1488,1320 +1488,1342 @@
     <row r="46">
       <c r="A46" s="17" t="inlineStr">
         <is>
           <t>Изоспан С (35 м2)</t>
         </is>
       </c>
       <c r="B46" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C46" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D46" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="17" t="inlineStr">
         <is>
-          <t>ЛАЙНТЕКС НГ ГИ (мембрана негорючая) 2,04 х 25м (51 м2/рул.)</t>
+          <t>Изоспан С (70 м2)</t>
         </is>
       </c>
       <c r="B47" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C47" s="19" t="inlineStr">
         <is>
-          <t>шт</t>
-[...3 lines deleted...]
-        <v>8560</v>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="D47" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="17" t="inlineStr">
         <is>
-          <t>ЛАЙНТЕКС НГ (мембрана негорючая) 2,04 х 50 м (102 м2/рул.)</t>
+          <t>ЛАЙНТЕКС НГ ГИ (мембрана негорючая) 2,04 х 25м (51 м2/рул.)</t>
         </is>
       </c>
       <c r="B48" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C48" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D48" s="20" t="n">
-        <v>11151</v>
+        <v>8560</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="17" t="inlineStr">
         <is>
-          <t>Мембрана диффузионная АЛЬФА ВЕНТ ТПУ 130</t>
+          <t>ЛАЙНТЕКС НГ (мембрана негорючая) 2,04 х 50 м (102 м2/рул.)</t>
         </is>
       </c>
       <c r="B49" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C49" s="19" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D49" s="20" t="n">
-        <v>165</v>
+        <v>11151</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="17" t="inlineStr">
         <is>
-          <t>Мембрана диффузионная АЛЬФА ВЕНТ ТПУ 150</t>
+          <t>Мембрана диффузионная АЛЬФА ВЕНТ ТПУ 130</t>
         </is>
       </c>
       <c r="B50" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C50" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D50" s="20" t="n">
-        <v>183</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="17" t="inlineStr">
         <is>
-          <t>Мембрана негорючая Гиват FIREIZOL 1,27х59 м, 75м2</t>
+          <t>Мембрана диффузионная АЛЬФА ВЕНТ ТПУ 150</t>
         </is>
       </c>
       <c r="B51" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C51" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D51" s="20" t="n">
-        <v>122</v>
+        <v>183</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="17" t="inlineStr">
         <is>
-          <t>МСВ-НГ (127) Мембрана негорючая НГ строительная ветрозащитная 1,27х59м (75м2/рул)</t>
+          <t>Мембрана негорючая Гиват FIREIZOL 1,27х59 м, 75м2</t>
         </is>
       </c>
       <c r="B52" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C52" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D52" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D52" s="20" t="n">
+        <v>122</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная отражающая пленка ISOBOX ТЕРМО 70</t>
+          <t>МСВ-НГ (127) Мембрана негорючая НГ строительная ветрозащитная 1,27х59м (74,93 м2/рул)</t>
         </is>
       </c>
       <c r="B53" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C53" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D53" s="20" t="n">
-        <v>59.5</v>
+      <c r="D53" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная отражающая пленка ISOBOX ТЕРМО  (70м2/рул)</t>
+          <t>Пароизоляционная отражающая пленка ISOBOX ТЕРМО 70</t>
         </is>
       </c>
       <c r="B54" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C54" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D54" s="20" t="n">
-        <v>58</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ISOBOX В 70</t>
+          <t>Пароизоляционная отражающая пленка ISOBOX ТЕРМО  (70м2/рул)</t>
         </is>
       </c>
       <c r="B55" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C55" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D55" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D55" s="20" t="n">
+        <v>58</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ISOBOX В 70 (КЛЕЕВАЯ ПОЛОСА)</t>
+          <t>Пароизоляционная пленка ISOBOX В 70</t>
         </is>
       </c>
       <c r="B56" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C56" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D56" s="20" t="n">
-        <v>43</v>
+      <c r="D56" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 1.0 (135м2)</t>
+          <t>Пароизоляционная пленка ISOBOX В 70 (КЛЕЕВАЯ ПОЛОСА)</t>
         </is>
       </c>
       <c r="B57" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C57" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D57" s="20" t="n">
-        <v>86.5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 2.0 (75м2)</t>
+          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 1.0 (135м2)</t>
         </is>
       </c>
       <c r="B58" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C58" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D58" s="20" t="n">
-        <v>60.5</v>
+        <v>86.5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 3.0 (75м2)</t>
+          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 2.0 (75м2)</t>
         </is>
       </c>
       <c r="B59" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C59" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D59" s="20" t="n">
-        <v>97.5</v>
+        <v>60.5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 4.0 (75 м2)</t>
+          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 3.0 (75м2)</t>
         </is>
       </c>
       <c r="B60" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C60" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D60" s="20" t="n">
-        <v>164</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ТехноНИКОЛЬ АЛЬФА БАРЬЕР 2.0 (75м2)</t>
+          <t>Пароизоляционная пленка ТехноНИКОЛЬ MASTER БАРЬЕР 4.0 (75 м2)</t>
         </is>
       </c>
       <c r="B61" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C61" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D61" s="20" t="n">
-        <v>62</v>
+        <v>164</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляционная пленка ТЕХНОНИКОЛЬ АЛЬФА БАРЬЕР БАНЯ, 45 м2</t>
+          <t>Пароизоляционная пленка ТехноНИКОЛЬ АЛЬФА БАРЬЕР 2.0 (75м2)</t>
         </is>
       </c>
       <c r="B62" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C62" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D62" s="20" t="n">
-        <v>294</v>
+        <v>62</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляция B - 1,6*43,70 м</t>
+          <t>Пароизоляционная пленка ТЕХНОНИКОЛЬ АЛЬФА БАРЬЕР БАНЯ, 45 м2</t>
         </is>
       </c>
       <c r="B63" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C63" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D63" s="20" t="n">
-        <v>15.6</v>
+        <v>294</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляция ДАЧА В, 30 м2</t>
+          <t>Пароизоляция B - 1,6*43,70 м</t>
         </is>
       </c>
       <c r="B64" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C64" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D64" s="20" t="n">
-        <v>14.8</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="17" t="inlineStr">
         <is>
-          <t>Пароизоляция ДАЧА В, 60 м2</t>
+          <t>Пароизоляция ДАЧА В, 30 м2</t>
         </is>
       </c>
       <c r="B65" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C65" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D65" s="20" t="n">
-        <v>14.2</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="17" t="inlineStr">
         <is>
-          <t>Пленка диффузион Tyvek Housewrap (1,5х50м) (75 м2)</t>
+          <t>Пароизоляция ДАЧА В, 60 м2</t>
         </is>
       </c>
       <c r="B66" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C66" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D66" s="20" t="n">
-        <v>129</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="17" t="inlineStr">
         <is>
-          <t>Пленка диффузион Tyvek Soft (1,5х50м) (75 м2)</t>
+          <t>Пленка диффузион Tyvek Housewrap (1,5х50м) (75 м2)</t>
         </is>
       </c>
       <c r="B67" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C67" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D67" s="20" t="n">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="17" t="inlineStr">
         <is>
-          <t>Пленка пароизоляционная Tyvek Airguard Reflective (1,5х50м) (75 м2)</t>
+          <t>Пленка диффузион Tyvek Soft (1,5х50м) (75 м2)</t>
         </is>
       </c>
       <c r="B68" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C68" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D68" s="20" t="n">
-        <v>239</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="17" t="inlineStr">
         <is>
-          <t>Пленка пароизоляционная Tyvek Airguard SD-5 (1,5х50м) (75 м2)</t>
+          <t>Пленка пароизоляционная Tyvek Airguard Reflective (1,5х50м) (75 м2)</t>
         </is>
       </c>
       <c r="B69" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C69" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D69" s="20" t="n">
-        <v>168</v>
+        <v>239</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="17" t="inlineStr">
         <is>
-          <t>Пленка пароизоляционная ТехноНИКОЛЬ 200 мкм (150 м2/рул) зеленая</t>
+          <t>Пленка пароизоляционная Tyvek Airguard SD-5 (1,5х50м) (75 м2)</t>
         </is>
       </c>
       <c r="B70" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C70" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D70" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D70" s="20" t="n">
+        <v>168</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="17" t="inlineStr">
         <is>
-          <t>Пленка пароизоляционная ТехноНИКОЛЬ 200 мкм (3*100 м) (300 м2/рул) зеленая</t>
+          <t>Пленка пароизоляционная ТехноНИКОЛЬ 200 мкм (150 м2/рул) зеленая</t>
         </is>
       </c>
       <c r="B71" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C71" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D71" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="17" t="inlineStr">
         <is>
-          <t>Пленка пароизоляционная универсальная (1,5х50 м)</t>
+          <t>Пленка пароизоляционная ТехноНИКОЛЬ 200 мкм (3*100 м) (300 м2/рул) зеленая</t>
         </is>
       </c>
       <c r="B72" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C72" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D72" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая KT-PAROIZOL-100 желтая</t>
+          <t>Пленка пароизоляционная универсальная (1,5х50 м)</t>
         </is>
       </c>
       <c r="B73" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C73" s="19" t="inlineStr">
         <is>
-          <t>рул</t>
-[...3 lines deleted...]
-        <v>7529</v>
+          <t>м2</t>
+        </is>
+      </c>
+      <c r="D73" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая двойная 1500/150 рулон 25 м (75м2)</t>
+          <t>Пленка полиэтиленовая KT-PAROIZOL-100 желтая</t>
         </is>
       </c>
       <c r="B74" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C74" s="19" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>рул</t>
         </is>
       </c>
       <c r="D74" s="20" t="n">
-        <v>1421</v>
+        <v>7529</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая двойная 1500/150 рулон 50 м (150м2) (R)</t>
+          <t>Пленка полиэтиленовая двойная 1500/150 рулон 25 м (75м2)</t>
         </is>
       </c>
       <c r="B75" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C75" s="19" t="inlineStr">
         <is>
-          <t>рул</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D75" s="20" t="n">
-        <v>2691</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая двойная 1500/200 рулон 100 м (300м2)</t>
+          <t>Пленка полиэтиленовая двойная 1500/150 рулон 50 м (150м2) (R)</t>
         </is>
       </c>
       <c r="B76" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C76" s="19" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>рул</t>
         </is>
       </c>
       <c r="D76" s="20" t="n">
-        <v>7351</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая двойная 1500/200 рулон 100 м (300м2) желтая</t>
+          <t>Пленка полиэтиленовая двойная 1500/200 рулон 100 м (300м2)</t>
         </is>
       </c>
       <c r="B77" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C77" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D77" s="20" t="n">
-        <v>7163</v>
+        <v>7577</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая двойная 1500/200 рулон 25 м (75м2)</t>
+          <t>Пленка полиэтиленовая двойная 1500/200 рулон 100 м (300м2) желтая</t>
         </is>
       </c>
       <c r="B78" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C78" s="19" t="inlineStr">
         <is>
-          <t>рул</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D78" s="20" t="n">
-        <v>1839</v>
+        <v>7577</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая двойная 1500/200 рулон 25 м (75м2) желтая</t>
+          <t>Пленка полиэтиленовая двойная 1500/200 рулон 25 м (75м2)</t>
         </is>
       </c>
       <c r="B79" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C79" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D79" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D79" s="20" t="n">
+        <v>1895</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая двойная 1500/200 рулон 50 м (R)</t>
+          <t>Пленка полиэтиленовая двойная 1500/200 рулон 25 м (75м2) желтая</t>
         </is>
       </c>
       <c r="B80" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C80" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D80" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая п/э 150 мкм /25 м/ (75 м2)</t>
+          <t>Пленка полиэтиленовая двойная 1500/200 рулон 50 м (R)</t>
         </is>
       </c>
       <c r="B81" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C81" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D81" s="20" t="n">
-        <v>1421</v>
+      <c r="D81" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая п/э 200 мкм /100 м/ (300 м2)</t>
+          <t>Пленка полиэтиленовая п/э 150 мкм /25 м/ (75 м2)</t>
         </is>
       </c>
       <c r="B82" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C82" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D82" s="20" t="n">
-        <v>7351</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая п/э 200 мкм /100 м/ (300 м2) желтая</t>
+          <t>Пленка полиэтиленовая п/э 200 мкм /100 м/ (300 м2)</t>
         </is>
       </c>
       <c r="B83" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C83" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D83" s="20" t="n">
-        <v>8852</v>
+        <v>7351</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая п/э 200 мкм /25 м/ (75 м2)</t>
+          <t>Пленка полиэтиленовая п/э 200 мкм /100 м/ (300 м2) желтая</t>
         </is>
       </c>
       <c r="B84" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C84" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D84" s="20" t="n">
-        <v>1839</v>
+        <v>7365</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="17" t="inlineStr">
         <is>
-          <t>Пленка полиэтиленовая п/э 200 мкм /25 м/ (75 м2) желтая</t>
+          <t>Пленка полиэтиленовая п/э 200 мкм /25 м/ (75 м2)</t>
         </is>
       </c>
       <c r="B85" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C85" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D85" s="20" t="n">
-        <v>2213</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="17" t="inlineStr">
         <is>
-          <t>Противопожарная гидро-ветро защитная мембрана ТЕХНОНИКОЛЬ АЛЬФА ПРОФ НГ (70м2)</t>
+          <t>Пленка полиэтиленовая п/э 200 мкм /25 м/ (75 м2) желтая</t>
         </is>
       </c>
       <c r="B86" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C86" s="19" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>рул</t>
         </is>
       </c>
       <c r="D86" s="20" t="n">
-        <v>219</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="17" t="inlineStr">
         <is>
-          <t>Скиптон А (ш 1.6, 70м2) влаго-ветрозащитная однослойная мембрана</t>
+          <t>Противопожарная гидро-ветро защитная мембрана ТЕХНОНИКОЛЬ АЛЬФА ПРОФ НГ (70м2)</t>
         </is>
       </c>
       <c r="B87" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C87" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D87" s="20" t="n">
-        <v>13.4</v>
+        <v>219</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="17" t="inlineStr">
         <is>
-          <t>Скиптон В (ш 1.6, 70м2) пароизоляционная двухслойная пленка</t>
+          <t>Скиптон А (ш 1.6, 70м2) влаго-ветрозащитная однослойная мембрана</t>
         </is>
       </c>
       <c r="B88" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C88" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D88" s="20" t="n">
-        <v>12</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="17" t="inlineStr">
         <is>
-          <t>Скиптон Д (ш 1.6, 70м2) гидро-пароизоляционная двухслойная пленка</t>
+          <t>Скиптон В (ш 1.6, 70м2) пароизоляционная двухслойная пленка</t>
         </is>
       </c>
       <c r="B89" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C89" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D89" s="20" t="n">
-        <v>23.8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="17" t="inlineStr">
         <is>
-          <t>Скиптон С (ш 1.6, 70м2) паро-гидроизоляционная двухслойная пленка</t>
+          <t>Скиптон Д (ш 1.6, 70м2) гидро-пароизоляционная двухслойная пленка</t>
         </is>
       </c>
       <c r="B90" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C90" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D90" s="20" t="n">
-        <v>18.4</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="17" t="inlineStr">
         <is>
-          <t>Стеклопластик РСТ-430 (100м2/рул)</t>
+          <t>Скиптон С (ш 1.6, 70м2) паро-гидроизоляционная двухслойная пленка</t>
         </is>
       </c>
       <c r="B91" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C91" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D91" s="20" t="n">
-        <v>92</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="17" t="inlineStr">
         <is>
-          <t>Стеклопластик (стекловолокно) РСТ-250 (100 м/п)</t>
+          <t>Стеклопластик РСТ-430 (100м2/рул)</t>
         </is>
       </c>
       <c r="B92" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C92" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D92" s="20" t="n">
-        <v>60</v>
+        <v>94</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="17" t="inlineStr">
         <is>
-          <t>Стеклопластик (стекловолокно) РСТ-275 (100 м/п)</t>
+          <t>Стеклопластик (стекловолокно) РСТ-250 (100 м/п)</t>
         </is>
       </c>
       <c r="B93" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C93" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D93" s="20" t="n">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="17" t="inlineStr">
         <is>
-          <t>Стеклопластик (стекловолокно) РСТ-415 Л (100 м2)</t>
+          <t>Стеклопластик (стекловолокно) РСТ-275 (100 м/п)</t>
         </is>
       </c>
       <c r="B94" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C94" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D94" s="20" t="n">
         <v>69</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="17" t="inlineStr">
         <is>
-          <t>Стеклоткань ЭЗ-200 (100 м/п.) ГОСТ 19907-2015</t>
+          <t>Стеклопластик (стекловолокно) РСТ-415 Л (100 м2)</t>
         </is>
       </c>
       <c r="B95" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C95" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D95" s="20" t="n">
-        <v>64.5</v>
+        <v>69</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="17" t="inlineStr">
         <is>
-          <t>Стеклоткань ЭЗ-200 (250 м/п.)</t>
+          <t>Стеклоткань ЭЗ-200 (100 м/п.) ГОСТ 19907-2015</t>
         </is>
       </c>
       <c r="B96" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C96" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D96" s="20" t="n">
-        <v>63.5</v>
+        <v>64.5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="17" t="inlineStr">
         <is>
-          <t>ТЕХНОНИКОЛЬ АЛЬФАПАЙП 100 (уплотнительная манжета)</t>
+          <t>Стеклоткань ЭЗ-200 (250 м/п.)</t>
         </is>
       </c>
       <c r="B97" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C97" s="19" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="D97" s="20" t="n">
-        <v>632</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="17" t="inlineStr">
         <is>
-          <t>ТЕХНОНИКОЛЬ АЛЬФАПАЙП 75 (Уплотнительная манжета)</t>
+          <t>ТЕХНОНИКОЛЬ АЛЬФАПАЙП 100 (уплотнительная манжета)</t>
         </is>
       </c>
       <c r="B98" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C98" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D98" s="20" t="n">
-        <v>606</v>
+        <v>632</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="17" t="inlineStr">
         <is>
-          <t>ТЕХНОНИКОЛЬ АЛЬФА ПРОТЕКТ L</t>
+          <t>ТЕХНОНИКОЛЬ АЛЬФАПАЙП 75 (Уплотнительная манжета)</t>
         </is>
       </c>
       <c r="B99" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C99" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D99" s="20" t="n">
-        <v>525</v>
+        <v>606</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="17" t="inlineStr">
         <is>
-          <t>ТЕХНОНИКОЛЬ АЛЬФА ПРОТЕКТ XL</t>
+          <t>ТЕХНОНИКОЛЬ АЛЬФА ПРОТЕКТ L</t>
         </is>
       </c>
       <c r="B100" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C100" s="19" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="D100" s="20" t="n">
         <v>525</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="17" t="inlineStr">
         <is>
-          <t>Универсальная пароизоляционная пленка ISOBOX D 70 (КЛЕЕВАЯ ПОЛОСА)</t>
+          <t>ТЕХНОНИКОЛЬ АЛЬФА ПРОТЕКТ XL</t>
         </is>
       </c>
       <c r="B101" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C101" s="19" t="inlineStr">
         <is>
-          <t>м2</t>
+          <t>шт</t>
         </is>
       </c>
       <c r="D101" s="20" t="n">
-        <v>56.5</v>
+        <v>525</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="17" t="inlineStr">
         <is>
-          <t>Универсальная пароизоляция D - 1,5*46,67 м (70м2/рул)</t>
+          <t>Универсальная пароизоляционная пленка ISOBOX D 70 (КЛЕЕВАЯ ПОЛОСА)</t>
         </is>
       </c>
       <c r="B102" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C102" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D102" s="20" t="n">
-        <v>33</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="17" t="inlineStr">
         <is>
-          <t>Универсальная пароизоляция ДАЧА D, 30 м2</t>
+          <t>Универсальная пароизоляция D - 1,5*46,67 м (70м2/рул)</t>
         </is>
       </c>
       <c r="B103" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C103" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D103" s="20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D103" s="20" t="n">
+        <v>33</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="17" t="inlineStr">
         <is>
-          <t>Универсальная пароизоляция ДАЧА D, 60 м2</t>
+          <t>Универсальная пароизоляция ДАЧА D, 30 м2</t>
         </is>
       </c>
       <c r="B104" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C104" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
-      <c r="D104" s="20" t="n">
-        <v>32.5</v>
+      <c r="D104" s="20" t="inlineStr">
+        <is>
+          <t>По запросу</t>
+        </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="17" t="inlineStr">
         <is>
-          <t>Фибраизол НГ (1,27*59м) (мембрана негорючая) (75 м2)</t>
+          <t>Универсальная пароизоляция ДАЧА D, 60 м2</t>
         </is>
       </c>
       <c r="B105" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C105" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D105" s="20" t="n">
-        <v>122</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="17" t="inlineStr">
         <is>
-          <t>Фибраизол НГ черный (1,27*59м) (мембрана негорючая) (75 м2)</t>
+          <t>Фибраизол НГ (1,27*59м) (мембрана негорючая) (75 м2)</t>
         </is>
       </c>
       <c r="B106" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C106" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D106" s="20" t="n">
-        <v>135</v>
+        <v>122</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="17" t="inlineStr">
         <is>
-          <t>Фольга 1м*10м М50 (10м2) (до 100°С)</t>
+          <t>Фибраизол НГ черный (1,27*59м) (мембрана негорючая) (75 м2)</t>
         </is>
       </c>
       <c r="B107" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C107" s="19" t="inlineStr">
         <is>
-          <t>рул</t>
+          <t>м2</t>
         </is>
       </c>
       <c r="D107" s="20" t="n">
-        <v>910</v>
+        <v>135</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="17" t="inlineStr">
         <is>
-          <t>Фольга 1м*10м НГ (10м2) (до 450°С)</t>
+          <t>Фольга 1м*10м М50 (10м2) (до 100°С)</t>
         </is>
       </c>
       <c r="B108" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C108" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
       <c r="D108" s="20" t="n">
-        <v>1040</v>
+        <v>931</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="17" t="inlineStr">
         <is>
+          <t>Фольга 1м*10м НГ (10м2) (до 450°С)</t>
+        </is>
+      </c>
+      <c r="B109" s="18" t="inlineStr">
+        <is>
+          <t>Подробнее</t>
+        </is>
+      </c>
+      <c r="C109" s="19" t="inlineStr">
+        <is>
+          <t>рул</t>
+        </is>
+      </c>
+      <c r="D109" s="20" t="n">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="17" t="inlineStr">
+        <is>
           <t>Фольга 1м*30м KF (30м2) (до 90°С)</t>
         </is>
       </c>
-      <c r="B109" s="18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C109" s="19" t="inlineStr">
+      <c r="B110" s="18" t="inlineStr">
+        <is>
+          <t>Подробнее</t>
+        </is>
+      </c>
+      <c r="C110" s="19" t="inlineStr">
         <is>
           <t>рул</t>
         </is>
       </c>
-      <c r="D109" s="20" t="n">
+      <c r="D110" s="20" t="n">
         <v>862</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B6" r:id="rId1"/>
     <hyperlink ref="B7" r:id="rId2"/>
     <hyperlink ref="B8" r:id="rId3"/>
     <hyperlink ref="B9" r:id="rId4"/>
     <hyperlink ref="B10" r:id="rId5"/>
     <hyperlink ref="B11" r:id="rId6"/>
     <hyperlink ref="B12" r:id="rId7"/>
     <hyperlink ref="B13" r:id="rId8"/>
     <hyperlink ref="B14" r:id="rId9"/>
     <hyperlink ref="B15" r:id="rId10"/>
     <hyperlink ref="B16" r:id="rId11"/>
     <hyperlink ref="B17" r:id="rId12"/>
     <hyperlink ref="B18" r:id="rId13"/>
     <hyperlink ref="B19" r:id="rId14"/>
@@ -2873,56 +2895,57 @@
     <hyperlink ref="B85" r:id="rId80"/>
     <hyperlink ref="B86" r:id="rId81"/>
     <hyperlink ref="B87" r:id="rId82"/>
     <hyperlink ref="B88" r:id="rId83"/>
     <hyperlink ref="B89" r:id="rId84"/>
     <hyperlink ref="B90" r:id="rId85"/>
     <hyperlink ref="B91" r:id="rId86"/>
     <hyperlink ref="B92" r:id="rId87"/>
     <hyperlink ref="B93" r:id="rId88"/>
     <hyperlink ref="B94" r:id="rId89"/>
     <hyperlink ref="B95" r:id="rId90"/>
     <hyperlink ref="B96" r:id="rId91"/>
     <hyperlink ref="B97" r:id="rId92"/>
     <hyperlink ref="B98" r:id="rId93"/>
     <hyperlink ref="B99" r:id="rId94"/>
     <hyperlink ref="B100" r:id="rId95"/>
     <hyperlink ref="B101" r:id="rId96"/>
     <hyperlink ref="B102" r:id="rId97"/>
     <hyperlink ref="B103" r:id="rId98"/>
     <hyperlink ref="B104" r:id="rId99"/>
     <hyperlink ref="B105" r:id="rId100"/>
     <hyperlink ref="B106" r:id="rId101"/>
     <hyperlink ref="B107" r:id="rId102"/>
     <hyperlink ref="B108" r:id="rId103"/>
     <hyperlink ref="B109" r:id="rId104"/>
+    <hyperlink ref="B110" r:id="rId105"/>
   </hyperlinks>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" firstPageNumber="1" useFirstPageNumber="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentOddEven="0" differentFirst="0">
     <oddHeader>&amp;C&amp;"Times New Roman,Обычный"&amp;12 &amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Обычный"&amp;12 Страница &amp;P</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId105"/>
+  <drawing r:id="rId106"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:language>ru-RU</dc:language>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>