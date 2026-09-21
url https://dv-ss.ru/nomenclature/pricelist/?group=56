--- v0 (2026-05-26)
+++ v1 (2026-09-21)
@@ -597,51 +597,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="0" outlineLevelRow="0"/>
   <cols>
     <col width="121.44" customWidth="1" style="9" min="1" max="1"/>
     <col width="9.630000000000001" customWidth="1" style="9" min="2" max="2"/>
     <col width="20.01" customWidth="1" style="9" min="3" max="3"/>
     <col width="14.16" customWidth="1" style="9" min="4" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="113.45" customHeight="1" s="10">
       <c r="A1" s="11" t="n"/>
     </row>
     <row r="2" ht="12.8" customHeight="1" s="10">
       <c r="A2" s="12" t="n"/>
     </row>
     <row r="3" ht="37.95" customHeight="1" s="10">
       <c r="A3" s="13" t="inlineStr">
         <is>
           <t>Филиал: Владивосток
 Группа: Теплоизоляция / Шумоизоляция &gt; PIR Теплоизоляционные плиты</t>
         </is>
       </c>
       <c r="C3" s="14" t="n"/>
       <c r="D3" s="14" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>21.09.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="12.8" customHeight="1" s="10">
       <c r="A4" s="12" t="n"/>
     </row>
     <row r="5" ht="25.35" customHeight="1" s="10">
       <c r="A5" s="15" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
       <c r="B5" s="15" t="n"/>
       <c r="C5" s="16" t="inlineStr">
         <is>
           <t>Единица 
 Измерения</t>
         </is>
       </c>
       <c r="D5" s="15" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
@@ -852,51 +852,51 @@
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D15" s="20" t="n">
         <v>1064</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="17" t="inlineStr">
         <is>
           <t>ПИР LOGICPIR  Ф/Ф Г4 L-1200х600х40 (6 плит / 4,32 м2 / уп)</t>
         </is>
       </c>
       <c r="B16" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C16" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D16" s="20" t="n">
-        <v>1539</v>
+        <v>960</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17" t="inlineStr">
         <is>
           <t>Плита теплоизоляционная LOGICPIR PROF СХМ/СХМ  L-2235х1185х100</t>
         </is>
       </c>
       <c r="B17" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C17" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D17" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="18">
@@ -1224,93 +1224,93 @@
         </is>
       </c>
       <c r="D32" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="17" t="inlineStr">
         <is>
           <t>Плиты теплоизоляционные ТехноНИКОЛЬ LOGICPIR Ф/Ф L-1190х590х30 (5,617м2/уп)</t>
         </is>
       </c>
       <c r="B33" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C33" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D33" s="20" t="n">
-        <v>1336</v>
+        <v>990</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="17" t="inlineStr">
         <is>
           <t>Плиты теплоизоляционные ТехноНИКОЛЬ LOGICPIR Ф/Ф L-1190х590х40 (4,2126м2/уп)</t>
         </is>
       </c>
       <c r="B34" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C34" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D34" s="20" t="inlineStr">
         <is>
           <t>По запросу</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="17" t="inlineStr">
         <is>
           <t>Плиты теплоизоляционные ТехноНИКОЛЬ LOGICPIR Ф/Ф L-1190х590х50 (3.5105 м2 /упак, 5 плит)</t>
         </is>
       </c>
       <c r="B35" s="18" t="inlineStr">
         <is>
           <t>Подробнее</t>
         </is>
       </c>
       <c r="C35" s="19" t="inlineStr">
         <is>
           <t>м2</t>
         </is>
       </c>
       <c r="D35" s="20" t="n">
-        <v>1876</v>
+        <v>1350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B6" r:id="rId1"/>
     <hyperlink ref="B7" r:id="rId2"/>
     <hyperlink ref="B8" r:id="rId3"/>
     <hyperlink ref="B9" r:id="rId4"/>
     <hyperlink ref="B10" r:id="rId5"/>
     <hyperlink ref="B11" r:id="rId6"/>
     <hyperlink ref="B12" r:id="rId7"/>
     <hyperlink ref="B13" r:id="rId8"/>
     <hyperlink ref="B14" r:id="rId9"/>
     <hyperlink ref="B15" r:id="rId10"/>
     <hyperlink ref="B16" r:id="rId11"/>
     <hyperlink ref="B17" r:id="rId12"/>
     <hyperlink ref="B18" r:id="rId13"/>
     <hyperlink ref="B19" r:id="rId14"/>
     <hyperlink ref="B20" r:id="rId15"/>